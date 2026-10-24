--- v0 (2026-04-30)
+++ v1 (2026-10-24)
@@ -1,396 +1,391 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="7253A478" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>國立清華大學產學合作契約書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00507E85" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="0DD98024" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00507E85" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="400" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00507E85">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本約完稿時請將</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00507E85">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>橘</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00507E85">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>色部分說明刪除</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="6C1591F5" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="128D5CA4" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>立約人國立清華大學（以下稱「甲方」）暨□□□□□□□股份有限公司（以下稱「乙方」）。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>緣甲乙</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>雙方為進行研究計畫，特立本契約，並同意議定條件如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="5427C423" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1200"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1200" w:hanging="1200"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>雙方合意</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="149C5446" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>乙方特此同意委託甲方及計畫主持人□□□□教授執行□□□□□□□□□研究（以下稱「本研究」），甲方及計畫主持人同意受託，依本契約之規定，執行本研究。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="4C59C7F0" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1200"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1200" w:hanging="1200"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>研究內容</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="2B58191B" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本研究內容如附件□□□□□□□□□□□□研究計畫書（以下稱「計畫書」），該計畫書為本契約之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>部份。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="6DC7EF42" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1200"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1200" w:hanging="1200"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>研究期間</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="2A3297A3" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本研究之執行期間自民國□□年□□月□□日起至民國□□年□□月□□日止。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="71F007FA" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1200"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1200" w:hanging="1200"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>經費</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="206EF1C4" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1500"/>
           <w:tab w:val="num" w:pos="1740"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
@@ -458,51 +453,51 @@
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>因本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>契約</w:t>
       </w:r>
       <w:r w:rsidRPr="00011516">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>之履行所衍生之相關稅賦及相關手續費，概由乙方負擔。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="5B3DAE10" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1500"/>
           <w:tab w:val="num" w:pos="1740"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975839">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
@@ -525,51 +520,51 @@
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="00975839">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(智</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4F8B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>財權雙方共有)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="009E5F9E" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="684B8F0D" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="009E5F9E" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5F9E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方之計畫主持人因執行本研究所產出研發成果或可能獲得之專利權、著作權、電路佈局權及其他</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009E5F9E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -594,82 +589,82 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>共有</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5F9E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>，雙方之權利義務詳如第九條智慧財產權之約定</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5F9E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="35BBCD80" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1200"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1200" w:hanging="1200"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>付款辦法</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="00C770EF" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>研究經費</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
@@ -770,51 +765,51 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>015036070041</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00507E85" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="7E443499" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00507E85" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk88210944"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本契約經雙方簽署生效後</w:t>
@@ -871,51 +866,51 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>□□□元整</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="19A2BF22" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方交付乙方期末總研究成果</w:t>
       </w:r>
@@ -970,548 +965,566 @@
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>期</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>經費</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>□□□□□□□□元整。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="008D7DBB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="138B296F" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="008D7DBB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7DBB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方應於本契約生效時及交付乙方各期研究報告</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk80798026"/>
       <w:r w:rsidRPr="008D7DBB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>時，將其自行收納款項統一收據交付乙方，以憑付款。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="5CC155FF" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1200"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1200" w:hanging="1200"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>研究進度</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="000D0D34" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>計畫主持人應依計畫書規定之進度，進行本研究。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="008D7DBB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="0FC03725" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="008D7DBB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7DBB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>乙方得視需要要求甲方及計畫主持人，就本研究之進度提出口頭報告及相關資料。口頭報告及相關資料之內容應</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D7DBB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>足以使乙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008D7DBB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>確實了解本研究之進度。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="008D7DBB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="5C104335" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="008D7DBB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7DBB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>乙方得視需要指派</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D7DBB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>人員至甲方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008D7DBB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>，了解甲方執行本研究之情形。甲方及計畫主持人對該人員應提供一切必要之協助。但若涉及本研究執行前甲方既有技術之相關機密資訊者，甲方計畫主持人得拒絕提供。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="76EF3BA9" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1200"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1200" w:hanging="1200"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>研究成果</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="52D0B03D" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>計畫主持人應依計畫書之規定期間繳交研究成果。計畫書未規定者依下列方式為之。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="2B05F917" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方及計畫主持人應於第三條所載之研究期間之始日起□</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>個</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>月內，交付乙方□份有關本研究之期中研究成果報告。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00E27C4B" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="1F31B489" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00E27C4B" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方及計畫主持人應於第三條所載之研究期間屆滿後□</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>個</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>月內，交付乙方□份有關本研究之期末研究成果報告。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="50E7A2B1" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>設備借貸</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="61593F9C" w14:textId="5B48FF09" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>計畫主持人因執行本研究工作，於必要得要求借用乙方之有關設備</w:t>
+        <w:t>計畫主持人因執行本研究工作，於必要</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4C6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>時</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223328">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>得要求借用乙方之有關設備</w:t>
       </w:r>
       <w:r w:rsidR="00F746CD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00F746CD" w:rsidRPr="00F746CD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方及計畫主持人應妥善保管借用物</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>。乙方於不影響其正常運作之情形下，不得拒絕。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>惟甲方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>限於執行本研究有關之工作時，始得使用借用物。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="37EA1F4F" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>甲方運用本研究經費所購置之圖書儀器設備，</w:t>
@@ -1524,51 +1537,51 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>產權歸甲方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>所有，由甲方納入校產管理</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00507E85" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="2BBFF929" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00507E85" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
@@ -1582,51 +1595,51 @@
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>（請依雙方合意選擇所需</w:t>
       </w:r>
       <w:r w:rsidR="005823FE">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidR="005823FE" w:rsidRPr="00507E85">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>智財權歸屬版本，其餘請刪除）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00507E85" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="7EC65D1A" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00507E85" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011516">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲乙雙方於本研究執行前所擁有之研究成果及智慧財產權，各歸屬該方所有。乙方若需使用甲方之既有研究成果或智慧財產權，需向甲方取得書面授權後，始得使用。</w:t>
       </w:r>
@@ -1636,78 +1649,78 @@
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="00507E85">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本項請保留</w:t>
       </w:r>
       <w:r w:rsidR="00851A2F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00507E85" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="1AEEAC07" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00507E85" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00507E85">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>□智財權歸我方所有</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="514A4C81" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方及計畫主持人因執行本研究所產出研發成果</w:t>
       </w:r>
@@ -1728,123 +1741,123 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>或可能獲得之專利權、著作權、電路佈局權及其他智慧財產權</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>皆歸甲</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>方所有。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00E11210" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="2A65C10A" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00E11210" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E11210">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方得將第</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11210">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>項智慧財產權向任何有關機關申請專利或其他智慧財產權之註冊登記。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00507E85" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="1CAB5DBF" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00507E85" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1500"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00507E85">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>□智財權歸雙方共有</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00657AA0" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="75383C4E" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00657AA0" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00507E85">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方</w:t>
       </w:r>
@@ -1908,51 +1921,51 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>50%</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>之比例</w:t>
       </w:r>
       <w:r w:rsidRPr="0054781E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>共有。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00657AA0" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="096E66F6" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00657AA0" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>乙方</w:t>
       </w:r>
@@ -2163,51 +2176,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>送達給甲方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00877F93">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>及甲方計畫主持人</w:t>
       </w:r>
       <w:r w:rsidRPr="00877F93">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="009120E1" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="6B70B120" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="009120E1" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657AA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>甲</w:t>
       </w:r>
@@ -2300,51 +2313,51 @@
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>若乙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>放棄將第二項共有成果向任何有關機關申請專利或其他智慧財產權之註冊登記，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>或乙方不負擔所有申請或登記或取得權利及維護之相關費用，甲方得負擔所有費用自行為之，所產生之專利權為甲方獨有，乙方若需使用應與甲方另簽署授權契約。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="009120E1" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="5D47F695" w14:textId="6C2992C1" w:rsidR="00775B49" w:rsidRPr="009120E1" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009E5F9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>雙方</w:t>
@@ -2360,50 +2373,58 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003C5676">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="003C5676">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>項共有成果</w:t>
       </w:r>
+      <w:r w:rsidR="00375326">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>非專屬</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>授權第三人使用、實施，或將共有成果</w:t>
       </w:r>
       <w:r w:rsidRPr="003C5676">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>產出專利之應有部分讓與第三人，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C5676">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>惟</w:t>
       </w:r>
@@ -2435,91 +2456,123 @@
       </w:r>
       <w:r w:rsidRPr="00F737F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>應有部分讓與第三人時，乙方享有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>有償</w:t>
       </w:r>
       <w:r w:rsidRPr="00F737F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>優先受讓之權利；乙方欲將其應有部分讓與第三人時，甲方亦同享有優先受讓之權利。</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="009120E1" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+      <w:r w:rsidR="00374260" w:rsidRPr="00374260">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>將第二項共有成果專屬授權第三人時，須經雙方事前書面同意，並以雙方共同作為授權方。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCBA9F1" w14:textId="4EE76DBB" w:rsidR="00775B49" w:rsidRPr="009120E1" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲乙雙方因向第三人授權所產生之權益收入（如</w:t>
       </w:r>
       <w:r w:rsidR="007E1F14" w:rsidRPr="00975839">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>授權金、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>衍生利益金等），雙方同意依推廣方為</w:t>
+        <w:t>衍生利益金等），</w:t>
+      </w:r>
+      <w:r w:rsidR="00374260" w:rsidRPr="00374260">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>非專屬授權時</w:t>
+      </w:r>
+      <w:r w:rsidR="00374260">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>雙方同意依推廣方為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF45FC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>0%</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF45FC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
@@ -2539,54 +2592,78 @@
         </w:rPr>
         <w:t>方為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF45FC">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>0%</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>之比例分配之；如為一方將其應有部分讓與第三人所產生之權益收入，則由讓與方全部保有。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00775B49" w:rsidRPr="00657AA0" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+        <w:t>之比例分配之</w:t>
+      </w:r>
+      <w:r w:rsidR="00374260" w:rsidRPr="00374260">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>；專屬授權之收益分配，則由雙方另行以書面協議之</w:t>
+      </w:r>
+      <w:r w:rsidR="00374260">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>如為一方將其應有部分讓與第三人所產生之權益收入，則由讓與方全部保有。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C43470A" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00657AA0" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="標楷體" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>如乙方實施第二項共有成果所生產之相關產品</w:t>
       </w:r>
       <w:r w:rsidRPr="00A24F1C">
@@ -2725,91 +2802,91 @@
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>，則</w:t>
       </w:r>
       <w:r w:rsidRPr="009120E1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>可刪除</w:t>
       </w:r>
       <w:r w:rsidR="006041AD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="5C08FEDB" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>無</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>擔保責任</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3C5B" w:rsidRPr="003A6ABA" w:rsidRDefault="00EC3C5B" w:rsidP="00EC3C5B">
+    <w:p w14:paraId="6026088C" w14:textId="77777777" w:rsidR="00EC3C5B" w:rsidRPr="003A6ABA" w:rsidRDefault="00EC3C5B" w:rsidP="00EC3C5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A6ABA">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本研究成果係依現狀提供乙方，甲方及其研究人員於本研究過程中所為之技術開發與成果產出，基於甲方為依法享有學術研究自由之機構性質，甲方</w:t>
       </w:r>
@@ -2832,51 +2909,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>擔保本研究成果之可專利性、合用性、無侵權及商品化之可能性。乙方因使用、修改、重製、實施本研究成果，致侵害第三人之智慧財產權時，由乙方負責自行解決，甲方對乙方及第三人</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A6ABA">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>不負侵權責</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003A6ABA">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>任。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00500D72" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="2E22DFC4" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00500D72" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00500D72">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>乙方應對本研</w:t>
       </w:r>
@@ -2897,105 +2974,106 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>成果所製產品負完全之產品責任，甲方不負連帶責任，乙方應確保甲方</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00500D72">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>不</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00500D72">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>因此等產品責任受有損害。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="0AEF342E" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>保密責任</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="15B17140" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>任一方（以下稱收受方）因本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>契約</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>所知悉或取得他方（以下稱揭露方）之機密資料，應予保密，除</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3357">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
@@ -3006,61 +3084,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3357">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>條成果發表外</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>，非經揭</w:t>
-[...9 lines deleted...]
-        <w:t>露方事前書面同意或依法令規定、法院裁判或政府機關命令，不得以任何方式揭露或交付第三人。機密資訊之揭露若以書面為之，應標示「機密」、「密」或其他類似之字眼，若以口頭為之，應於揭露時告知</w:t>
+        <w:t>，非經揭露方事前書面同意或依法令規定、法院裁判或政府機關命令，不得以任何方式揭露或交付第三人。機密資訊之揭露若以書面為之，應標示「機密」、「密」或其他類似之字眼，若以口頭為之，應於揭露時告知</w:t>
       </w:r>
       <w:r w:rsidR="00E34277">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>收</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E34277">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>受</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
@@ -3162,51 +3230,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>或終止後三年</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>失其效力</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="535261FD" w14:textId="027AB40F" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -3231,90 +3299,128 @@
       <w:r w:rsidR="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>獨有，請將本項刪除)</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5D52">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>共有成果為雙方所共有之機密資料，不受前項之限制。任一方因使用、實施或授權本成果之需要，得揭露本成果與第三人、但應與該第三人訂定與本條相同或類似之保密契約。任一方另得依本</w:t>
+        <w:t>共有成果為雙方所共有之機密資料，不受前項之限制。任一方因使用、實施或授權本成果之需要，得揭露本成果</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1FE2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>予</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5D52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>第三人、但應與該第三人訂定與本條相同或類似之保密契約。任一方另得依本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>契約</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5D52">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>第十</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5D52">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>條之約定，因申請註冊登記而揭露共有成果與其申請註冊登記之代理人及辦理註冊登記之政府機關。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00775B49" w:rsidRPr="007F5D52" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+        <w:t>條之約定，因申請註冊登記而揭露共有成果</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1FE2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>予</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="007F5D52">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>其申請註冊登記之代理人及辦理註冊登記之政府機關。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A861A87" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="007F5D52" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>收受</w:t>
       </w:r>
@@ -3324,51 +3430,51 @@
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>方於本條</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>前述</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5D52">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>之義務，不適用於下列資料：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00EE34CB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="25B46AF0" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00EE34CB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>非因</w:t>
       </w:r>
       <w:r>
@@ -3388,51 +3494,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>方</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>有違本條</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>之約定而為大眾所知悉者。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00EE34CB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="15772E04" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00EE34CB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>獲自</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -3443,288 +3549,288 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>揭露方前即</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>為收受</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>方正當持有且無保密義務者。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00EE34CB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="182D051B" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00EE34CB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>收受</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>方能在無保密義務下正當取自第三人者。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00EE34CB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="12299263" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00EE34CB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>收受</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>方能以書面證明係由其自行發展者。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00EE34CB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="5FE18E92" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00EE34CB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>經揭露方書面明示同意揭</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>露者。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="6B275020" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>因行政機關或法院之行政行為或裁決而必須揭露者。</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk80798530"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00775B49" w:rsidRPr="00512F2B" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+      <w:bookmarkStart w:id="5" w:name="_Hlk80798530"/>
+    </w:p>
+    <w:p w14:paraId="5E39DAB4" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00512F2B" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512F2B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>應政府機關之要求就本研究合作事宜進行最低限度之揭露。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="6C8807A0" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>任一方應負責要求其參與本研究之人員，包括但不限於研究人員、員工或學生遵守本條之約定。任一方之人員違反本</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>條約定者</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE34CB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>，視為該方違反本條之約定。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="399975F8" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>成果發表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="009D2BFA" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="4F4F73D9" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="009D2BFA" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D2BFA">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方及計畫主持人得將其在本研究中之研究成果公開發表之，但應於</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
@@ -3738,296 +3844,305 @@
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>前告知乙方。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>惟若乙方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>於收到甲方或計畫主持人書面通知後十日內，未給與甲方或計畫主持人書面回覆，則視為同意</w:t>
+        <w:t>於收到甲方或計畫主持人書面通知後</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>十日內，未給與甲方或計畫主持人書面回覆，則視為同意</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="361C33FC" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>權利義務轉讓</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="73031074" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲乙雙方在本契約中之權利及義務，非經雙方事前書面同意，不得轉讓予任何第三人。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="579B1E09" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>計畫變更</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="74DC2EAF" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007627B3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲乙雙方認為有必要時，得變更本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>研究</w:t>
       </w:r>
       <w:r w:rsidRPr="007627B3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>的內容，但進度和經費亦應由甲乙雙方協議合理調整之。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="3DF7F399" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007627B3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>前項協議不成時，雙方同意繼續按本契約內容履行；或經雙方同意後提前終止本契約。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="6C491084" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>終止契約</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="4A0B9349" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本契約中任一方當事人不履行本契約或不依本契約履行時，他方得以書面通知其於</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>日內改正。逾期未能改正者，他方得另以書面通知終止本契約。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="391E30C3" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本契約因前項約定經</w:t>
       </w:r>
@@ -4093,51 +4208,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>但甲方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>不得另行要求乙方賠償損害。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="56416921" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本契約因第一項</w:t>
       </w:r>
@@ -4231,51 +4346,51 @@
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>乙方。乙方並得停止支付其應支付之</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>研究經費，但不得另行要求甲</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>方賠償損害。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="003303A8" w:rsidRDefault="00775B49" w:rsidP="00CC564F">
+    <w:p w14:paraId="266AEAFC" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="003303A8" w:rsidRDefault="00775B49" w:rsidP="00CC564F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7283A">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>任</w:t>
       </w:r>
@@ -4499,163 +4614,163 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>個案</w:t>
       </w:r>
       <w:r w:rsidR="00AB2B17" w:rsidRPr="00975839">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>有調整需求請通知法務協助修改</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AB2B17" w:rsidRPr="00975839">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="6EC590C6" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方依本契約所收受之技轉金不予退還。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="2C4FE3DB" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1680" w:hanging="1680"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>不可抗力</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="0FE52001" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>因水災、火災、風災、地震或其他不可歸責於一方當事人之事由，致其不能履行本契約或不能依照本契約履行者，該當事人無須向他方負擔債務遲延或不履行之責。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="640978DD" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1680" w:hanging="1680"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>損害賠償範圍</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="5A6EA075" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7283A">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>有關甲方或乙方所應負之損害賠償責任，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -4689,164 +4804,164 @@
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16028">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>方依本契約及依有關法令之規定所應負擔之全部累計責任範圍，</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7283A">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk148449730"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk148449730"/>
       <w:r w:rsidRPr="00F7283A">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本研究乙方實際支付甲方之研究經費</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>總額</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>為上</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7283A">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>限</w:t>
       </w:r>
       <w:r w:rsidRPr="0053252F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>，且依約免責之部份仍應免責</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7283A">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="610E911A" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1680" w:hanging="1680"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>生效日期</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="06E1822B" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本契約經雙方依法簽章後，自第三條所載研究期間之始日起生效。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00537AFF" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="144B586E" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00537AFF" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>雙方在本契約下列條款中之責任不因本契約終止或解除而免除：第</w:t>
       </w:r>
@@ -4920,193 +5035,193 @@
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>責任</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>、第十一</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>條保密責任</w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Hlk80798738"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk80798738"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>、第十五條終止契約、第十七條損害賠償範圍</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>以及第二十條準據法與合意管轄</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00537AFF" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="298C3F44" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00537AFF" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1680" w:hanging="1680"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk115080101"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk115080101"/>
       <w:r w:rsidRPr="009A70CE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>其他規定</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00775B49" w:rsidRPr="004B0D2E" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="0463DC3D" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="004B0D2E" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="ED7D31"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk115080129"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk115080129"/>
       <w:r w:rsidRPr="002A0509">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>禁止攀附：乙方</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0509">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>未得甲方</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0509">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>事前書面同意前，不得以任何方式引用甲方名稱、校徽或其他表徵；亦不得以任何方式表示甲方與乙方有任何關連</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0509">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="004B0D2E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="ED7D31"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(如需引用甲方名稱或商標，請向甲方之秘書處申請)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00B764AB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="0604BD0C" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00B764AB" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk115080143"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk115080143"/>
       <w:r w:rsidRPr="00B764AB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>分離效力：本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>契約</w:t>
       </w:r>
       <w:r w:rsidRPr="00B764AB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>書任</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -5137,365 +5252,365 @@
       </w:r>
       <w:r w:rsidRPr="00B764AB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>書所為之任何行為，均不得被解釋雙方產生代理、合夥、合資或其他非本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>契約</w:t>
       </w:r>
       <w:r w:rsidRPr="00B764AB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>約定之關係。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="7ED52144" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1680" w:hanging="1680"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>準</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>據法與</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>合意管轄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="516A187A" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本契約如有未盡事宜，悉依中華民國法令辦理。</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>若因本契約而涉訟時，甲乙雙方特此同意以台灣新竹地方法院為第一審管轄法院。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="6E39D403" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1680" w:hanging="1680"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>完整合意</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="3B87732C" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>本契約及其附件構成雙方對本案完整之合意。任何於本契約簽訂前，經雙方協議但未記載於本契約或其附件之事項，對雙方皆無拘束力。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="565A3108" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>附件之效力與本契約同，但兩者有抵觸時，以本契約為</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>準</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="5D17D5C6" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本契約得經雙方同意</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>以書面</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>修改增訂之。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="7670ECE9" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1740"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本契約任</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>條文或部份條文若經法院判決無效，並不影響其他條文之效力。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="653D9AA2" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1680" w:hanging="1680"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>契約份數</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="07621996" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1077"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>本契約壹式正本</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
@@ -5512,123 +5627,123 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>一份為</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>憑</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00501B53" w:rsidRDefault="00775B49" w:rsidP="00501B53">
+    <w:p w14:paraId="597C5613" w14:textId="77777777" w:rsidR="00501B53" w:rsidRDefault="00775B49" w:rsidP="00501B53">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1680" w:hanging="1680"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>聯絡管理</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00501B53" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00501B53">
+    <w:p w14:paraId="11FEF4CA" w14:textId="77777777" w:rsidR="00501B53" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00501B53">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本契約有關之通知或要求應以書面</w:t>
       </w:r>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>或電子郵件通知</w:t>
       </w:r>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>下列人員（以下簡稱「聯絡人」），經送達該聯絡人者，即視為已送達該方當事人：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00501B53">
+    <w:p w14:paraId="7D01B3B5" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00501B53">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1531"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>甲方聯絡人姓名：</w:t>
       </w:r>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="E36C0A"/>
           <w:sz w:val="28"/>
@@ -5642,136 +5757,136 @@
           <w:color w:val="E36C0A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>請填寫計畫主持人</w:t>
       </w:r>
       <w:r w:rsidR="00362026" w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="E36C0A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>之相關資訊</w:t>
       </w:r>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="E36C0A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="45582E26" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="60" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="1620" w:firstLine="1620"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>職稱：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="62EF4A55" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="60" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="1620" w:firstLine="1620"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電話：</w:t>
       </w:r>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>03-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="1103999D" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="60" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="1620" w:firstLine="1620"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="5228E3BE" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="60" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:leftChars="1350" w:left="4080" w:hangingChars="300" w:hanging="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>地址：新竹</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
@@ -5806,403 +5921,403 @@
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>號</w:t>
       </w:r>
       <w:r w:rsidR="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>國立清華大學</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00501B53">
+    <w:p w14:paraId="05B5C359" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00501B53">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:left="1531"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>乙方聯絡人姓名：</w:t>
       </w:r>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>請填寫他方聯絡人之相關資訊</w:t>
       </w:r>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="2913E036" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="60" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="3220"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>職稱：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="7A8D37E7" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="60" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="1620" w:firstLine="1620"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電話：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="16A69347" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00501B53" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="60" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="1620" w:firstLine="1620"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="0F6CD619" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:firstLineChars="1150" w:firstLine="3220"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501B53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>地址：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00501B53" w:rsidRPr="00501B53" w:rsidRDefault="00501B53" w:rsidP="00775B49">
+    <w:p w14:paraId="5D5E459C" w14:textId="77777777" w:rsidR="00501B53" w:rsidRPr="00501B53" w:rsidRDefault="00501B53" w:rsidP="00775B49">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:firstLineChars="1150" w:firstLine="3220"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="008010DE" w:rsidRDefault="00775B49" w:rsidP="00501B53">
+    <w:p w14:paraId="04A16B49" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="008010DE" w:rsidRDefault="00775B49" w:rsidP="00501B53">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="400" w:lineRule="atLeast"/>
         <w:ind w:leftChars="500" w:left="1771"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008010DE">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>雙方聯絡人或聯絡資料有所更動時，應以書面</w:t>
       </w:r>
       <w:r w:rsidRPr="009B0776">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>或電子郵件</w:t>
       </w:r>
       <w:r w:rsidRPr="008010DE">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>通知他方，並告知更新內容。</w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Hlk80796491"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk80796491"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>否則，他方依變更前之資訊所為之通知或要求，仍生送達該方當事人之效力。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00775B49" w:rsidRPr="00D3516E" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="3F9D7B6E" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00D3516E" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="1794EF60" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>立約人：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="47AFE322" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>甲方：國立清華大學</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="41A95E1A" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>代表人：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>高為元</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="198BE19E" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>職</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>稱：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>校長</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="265B1988" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>地</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6238,410 +6353,410 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>新竹市光復路二段</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF59F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>101</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF59F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>號</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="0FEF338D" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>統一編號：</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46804804</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="66996417" w14:textId="77777777" w:rsidR="00775B49" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00875A51" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="25A1A537" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00875A51" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>計畫主持人</w:t>
       </w:r>
       <w:r w:rsidRPr="00875A51">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(請填寫計畫主持人之相關資訊)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="454C072C" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>姓</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>名：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="10BBF4CF" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>職</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>稱：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="15AB6A2A" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="6C14933D" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="6C617E06" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00875A51" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="732C978D" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00875A51" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="840"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>乙方：□□□□□□□□股份有限公司</w:t>
       </w:r>
       <w:r w:rsidRPr="00875A51">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="E36C0A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(請填寫他方之相關資訊)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="10BEE14E" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>代表人：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="05D6222A" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>職</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>稱：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="02E95AE9" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>地</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>址：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="008D24F1" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="4D515238" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="008D24F1" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="2041"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>統一編號：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="43CC0351" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
+    <w:p w14:paraId="04A80429" w14:textId="77777777" w:rsidR="00775B49" w:rsidRPr="00223328" w:rsidRDefault="00775B49" w:rsidP="00775B49">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>中</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -6716,78 +6831,73 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>□□□</w:t>
       </w:r>
       <w:r w:rsidRPr="00223328">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004437B9" w:rsidRPr="00775B49" w:rsidRDefault="004437B9"/>
+    <w:p w14:paraId="3CB4422E" w14:textId="77777777" w:rsidR="004437B9" w:rsidRPr="00775B49" w:rsidRDefault="004437B9"/>
     <w:sectPr w:rsidR="004437B9" w:rsidRPr="00775B49">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005B0956" w:rsidRDefault="005B0956">
+    <w:p w14:paraId="5062A219" w14:textId="77777777" w:rsidR="007542CA" w:rsidRDefault="007542CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005B0956" w:rsidRDefault="005B0956">
+    <w:p w14:paraId="35A72454" w14:textId="77777777" w:rsidR="007542CA" w:rsidRDefault="007542CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -6802,61 +6912,51 @@
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00EC3C5B" w:rsidRDefault="00EC3C5B">
-[...9 lines deleted...]
-  <w:p w:rsidR="00427A14" w:rsidRDefault="00775B49" w:rsidP="0080233B">
+  <w:p w14:paraId="2B73EDEF" w14:textId="77777777" w:rsidR="00427A14" w:rsidRDefault="00775B49" w:rsidP="0080233B">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4535"/>
         <w:tab w:val="left" w:pos="7680"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="a5"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -6905,145 +7005,103 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00501B53" w:rsidRPr="00EC3C5B" w:rsidRDefault="00775B49" w:rsidP="00501B53">
+  <w:p w14:paraId="197BB2A8" w14:textId="2FD5702E" w:rsidR="00501B53" w:rsidRPr="00EC3C5B" w:rsidRDefault="00775B49" w:rsidP="00501B53">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>機密文件</w:t>
     </w:r>
     <w:r w:rsidR="009733EB">
       <w:rPr>
         <w:rStyle w:val="a5"/>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:t>ICA-CH-0</w:t>
+      <w:t>ICA-CH-</w:t>
     </w:r>
-    <w:r w:rsidR="00EC3C5B">
+    <w:r w:rsidR="00375326">
       <w:rPr>
         <w:rStyle w:val="a5"/>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>04</w:t>
     </w:r>
-    <w:bookmarkStart w:id="11" w:name="_GoBack"/>
-[...10 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005B0956" w:rsidRDefault="005B0956">
+    <w:p w14:paraId="76D98CC5" w14:textId="77777777" w:rsidR="007542CA" w:rsidRDefault="007542CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005B0956" w:rsidRDefault="005B0956">
+    <w:p w14:paraId="2B2C4CD0" w14:textId="77777777" w:rsidR="007542CA" w:rsidRDefault="007542CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00921FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="822C3F44"/>
     <w:lvl w:ilvl="0" w:tplc="D2F6D9A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1500"/>
         </w:tabs>
         <w:ind w:left="1500" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
@@ -8432,159 +8490,169 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00775B49"/>
     <w:rsid w:val="0004598C"/>
     <w:rsid w:val="000E55F8"/>
+    <w:rsid w:val="000E7AF3"/>
     <w:rsid w:val="000F30C7"/>
+    <w:rsid w:val="001B4C6E"/>
     <w:rsid w:val="001B4D6D"/>
     <w:rsid w:val="001F1A2D"/>
     <w:rsid w:val="00205B43"/>
     <w:rsid w:val="002A4DE6"/>
     <w:rsid w:val="0032078A"/>
     <w:rsid w:val="003303A8"/>
     <w:rsid w:val="00362026"/>
+    <w:rsid w:val="00374260"/>
+    <w:rsid w:val="00375326"/>
     <w:rsid w:val="004437B9"/>
     <w:rsid w:val="00477028"/>
     <w:rsid w:val="00501B53"/>
     <w:rsid w:val="00542646"/>
     <w:rsid w:val="005714EA"/>
     <w:rsid w:val="005823FE"/>
     <w:rsid w:val="005B0956"/>
     <w:rsid w:val="005D21FF"/>
     <w:rsid w:val="005F6CA3"/>
     <w:rsid w:val="006041AD"/>
+    <w:rsid w:val="006409A5"/>
     <w:rsid w:val="0064233A"/>
+    <w:rsid w:val="006F1FE2"/>
     <w:rsid w:val="00725536"/>
     <w:rsid w:val="007400E6"/>
     <w:rsid w:val="00742B8D"/>
+    <w:rsid w:val="007542CA"/>
     <w:rsid w:val="00775B49"/>
     <w:rsid w:val="00790A20"/>
     <w:rsid w:val="007E1F14"/>
     <w:rsid w:val="007E5283"/>
     <w:rsid w:val="00810A90"/>
     <w:rsid w:val="00851A2F"/>
     <w:rsid w:val="008667CB"/>
     <w:rsid w:val="009261A0"/>
     <w:rsid w:val="009733EB"/>
     <w:rsid w:val="00975839"/>
     <w:rsid w:val="009B2F0A"/>
     <w:rsid w:val="009F17BB"/>
+    <w:rsid w:val="00A1122C"/>
     <w:rsid w:val="00A11F9E"/>
     <w:rsid w:val="00AB2B17"/>
     <w:rsid w:val="00B11AB7"/>
     <w:rsid w:val="00B14DB2"/>
     <w:rsid w:val="00B65162"/>
     <w:rsid w:val="00BB7181"/>
     <w:rsid w:val="00C255C0"/>
     <w:rsid w:val="00CC564F"/>
     <w:rsid w:val="00D275B0"/>
     <w:rsid w:val="00D47655"/>
     <w:rsid w:val="00D5384B"/>
     <w:rsid w:val="00D556B4"/>
+    <w:rsid w:val="00DD2E0F"/>
     <w:rsid w:val="00E211DB"/>
     <w:rsid w:val="00E34277"/>
     <w:rsid w:val="00E56B32"/>
+    <w:rsid w:val="00E63863"/>
     <w:rsid w:val="00EB101F"/>
     <w:rsid w:val="00EC3C5B"/>
     <w:rsid w:val="00EF5786"/>
     <w:rsid w:val="00F112CE"/>
     <w:rsid w:val="00F22683"/>
     <w:rsid w:val="00F746CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7AEBAE23"/>
+  <w14:docId w14:val="63B27E3B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5885150B-C44E-4F1C-9317-1B7E887C0766}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9102,51 +9170,51 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CC564F"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9409,67 +9477,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A88E4C77-53A9-4A36-AD6D-266434F645DD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D89E9D66-EB89-4B26-AC78-693840BDBAD9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>747</Words>
-  <Characters>4264</Characters>
+  <Words>758</Words>
+  <Characters>4327</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5001</CharactersWithSpaces>
+  <CharactersWithSpaces>5075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>NTHU Legal Department</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>