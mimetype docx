--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -1,46 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="000E0BD6" w:rsidRPr="009040B5" w:rsidRDefault="000E0BD6" w:rsidP="000E0BD6">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:right="153"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>NONDISCLOSURE AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000E0BD6" w:rsidRPr="009040B5" w:rsidRDefault="000E0BD6" w:rsidP="000E0BD6">
       <w:pPr>
         <w:tabs>
@@ -796,67 +799,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>other related</w:t>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> information, and descriptions of the existence or state of progress of that information.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The Discloser</w:t>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s Confidential Information includes, without limitation, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> copies, notes, analyses, compilations, studies, interpretations, and summaries of the party’s information (or a third party’s information it is authorized to disclose) disclosed under this Agreement prepared by or for any other party.</w:t>
+        <w:t>’s Confidential Information includes, without limitation, any and all copies, notes, analyses, compilations, studies, interpretations, and summaries of the party’s information (or a third party’s information it is authorized to disclose) disclosed under this Agreement prepared by or for any other party.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000E0BD6" w:rsidRPr="009040B5" w:rsidRDefault="000E0BD6" w:rsidP="000E0BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1200"/>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:ind w:right="158"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000E0BD6" w:rsidRPr="009040B5" w:rsidRDefault="000E0BD6" w:rsidP="000E0BD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1200"/>
@@ -889,78 +876,60 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>he Recipient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">receiving Confidential Information under this Agreement must not make use of that Confidential Information other than </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">for the </w:t>
+        <w:t xml:space="preserve">receiving Confidential Information under this Agreement must not make use of that Confidential Information other than for the </w:t>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>purpose of</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">purpose of </w:t>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -1532,67 +1501,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1200"/>
         </w:tabs>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:ind w:left="547" w:right="158" w:hanging="547"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Warranties and Disclaimers</w:t>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Each party represents and warrants that it has the full right, power, and authority to enter into and perform under this Agreement. All information is furnished “as is”.  Except as set forth in this section, both parties disclaim </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> type of warranties, express, implied or statutory, including any implied warranty of merchantability or fitness for a particular purpose with respect to the information they provide under this agreement.</w:t>
+        <w:t>.  Each party represents and warrants that it has the full right, power, and authority to enter into and perform under this Agreement. All information is furnished “as is”.  Except as set forth in this section, both parties disclaim any and all type of warranties, express, implied or statutory, including any implied warranty of merchantability or fitness for a particular purpose with respect to the information they provide under this agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000E0BD6" w:rsidRPr="009040B5" w:rsidRDefault="000E0BD6" w:rsidP="000E0BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1200"/>
         </w:tabs>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:ind w:right="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000E0BD6" w:rsidRPr="009040B5" w:rsidRDefault="000E0BD6" w:rsidP="000E0BD6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1200"/>
         </w:tabs>
@@ -2426,69 +2379,65 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w:rsidR="000E0BD6" w:rsidRPr="00893747" w:rsidRDefault="000E0BD6" w:rsidP="005159E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="760"/>
                 <w:tab w:val="left" w:pos="1300"/>
               </w:tabs>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:right="2097"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D317D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A4CD4">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00594207" w:rsidRPr="00594207">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Prof. Yung-Hsien, Wu</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
-                <w:u w:val="single"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000E0BD6" w:rsidRDefault="000E0BD6" w:rsidP="005159E3">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D317D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Title: </w:t>
             </w:r>
             <w:r w:rsidRPr="00893747">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Vice President for Research and Development</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000E0BD6" w:rsidRPr="005D317D" w:rsidRDefault="000E0BD6" w:rsidP="005159E3">
             <w:pPr>
@@ -2959,51 +2908,51 @@
             </w:r>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text39"/>
+            <w:bookmarkStart w:id="6" w:name="Text39"/>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -3045,51 +2994,51 @@
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w:rsidR="000E0BD6" w:rsidRPr="009040B5" w:rsidRDefault="000E0BD6" w:rsidP="005159E3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1200"/>
                 <w:tab w:val="left" w:pos="653"/>
               </w:tabs>
               <w:spacing w:line="40" w:lineRule="atLeast"/>
               <w:ind w:right="153"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
@@ -3466,64 +3415,80 @@
               <w:ind w:right="153"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="000E0BD6" w:rsidRPr="009040B5" w:rsidRDefault="000E0BD6" w:rsidP="000E0BD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1200"/>
         </w:tabs>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:ind w:right="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004437B9" w:rsidRDefault="004437B9">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="004437B9" w:rsidRDefault="004437B9"/>
     <w:sectPr w:rsidR="004437B9">
-      <w:headerReference w:type="default" r:id="rId5"/>
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1584" w:bottom="1152" w:left="1584" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="271"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00187506" w:rsidRDefault="00187506">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00187506" w:rsidRDefault="00187506">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
@@ -3643,57 +3608,76 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>JAN20</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0024354A" w:rsidRDefault="000E0BD6">
+  <w:p w:rsidR="0024354A" w:rsidRDefault="00187506">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00187506" w:rsidRDefault="00187506">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00187506" w:rsidRDefault="00187506">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="0024354A" w:rsidRDefault="000E0BD6">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9100"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
@@ -3740,87 +3724,101 @@
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:savePreviewPicture/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E0BD6"/>
     <w:rsid w:val="000E0BD6"/>
+    <w:rsid w:val="00187506"/>
     <w:rsid w:val="004437B9"/>
+    <w:rsid w:val="00594207"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{93811775-15BA-43B1-A3DB-7AA90C00FDAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -4320,51 +4318,51 @@
     <w:rsid w:val="000E0BD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a7">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="000E0BD6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4623,54 +4621,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1428</Words>
-  <Characters>8146</Characters>
+  <Words>1429</Words>
+  <Characters>8147</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>67</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9555</CharactersWithSpaces>
+  <CharactersWithSpaces>9557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>NTHU Legal Department</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>