--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -729,143 +729,109 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>term of this Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, including without limitation, technical, business, financial and </w:t>
       </w:r>
       <w:r w:rsidR="005F6814" w:rsidRPr="009040B5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>other related</w:t>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> information, and descriptions of the existence or state of progress of that information.  A party’s Confidential Information includes, without limitation, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> copies, notes, analyses, compilations, studies, interpretations, and summaries of the party’s information (or a third party’s information it is authorized to disclose) disclosed under this Agreement prepared by or for any other party.</w:t>
+        <w:t xml:space="preserve"> information, and descriptions of the existence or state of progress of that information.  A party’s Confidential Information includes, without limitation, any and all copies, notes, analyses, compilations, studies, interpretations, and summaries of the party’s information (or a third party’s information it is authorized to disclose) disclosed under this Agreement prepared by or for any other party.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B479A" w:rsidRPr="009040B5" w:rsidRDefault="006B479A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1200"/>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:ind w:right="158"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006B479A" w:rsidRPr="009040B5" w:rsidRDefault="006B479A" w:rsidP="00201C76">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1200"/>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:ind w:right="158"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Purpose and Handling of Confidential Information</w:t>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. A party receiving Confidential Information under this Agreement (the “Recipient”) must not make use of that Confidential Information other than </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">for the </w:t>
+        <w:t xml:space="preserve">. A party receiving Confidential Information under this Agreement (the “Recipient”) must not make use of that Confidential Information other than for the </w:t>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>purpose of</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">purpose of </w:t>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -1342,62 +1308,51 @@
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="009040B5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">survive </w:t>
       </w:r>
       <w:r w:rsidR="001E5B9C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00715F46">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> y</w:t>
+        <w:t>__ y</w:t>
       </w:r>
       <w:r w:rsidR="00715F46">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">ears </w:t>
       </w:r>
       <w:r w:rsidR="001E5B9C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">after </w:t>
       </w:r>
       <w:r w:rsidR="00846527">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
@@ -2274,51 +2229,51 @@
             </w:r>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text38"/>
+            <w:bookmarkStart w:id="4" w:name="Text38"/>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -2360,106 +2315,80 @@
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009040B5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w:rsidR="00E31F34" w:rsidRPr="00893747" w:rsidRDefault="00E31F34" w:rsidP="00E31F34">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="760"/>
                 <w:tab w:val="left" w:pos="1300"/>
               </w:tabs>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:right="2097"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D317D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
-            <w:r w:rsidR="004348E4" w:rsidRPr="002A4CD4">
-[...32 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00EA39F6" w:rsidRPr="00EA39F6">
+              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Prof. Yung-Hsien, Wu</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w:rsidR="00E31F34" w:rsidRDefault="00E31F34" w:rsidP="00E31F34">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D317D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Title: </w:t>
             </w:r>
             <w:r w:rsidRPr="00893747">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Vice President for Research and Development</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008F548D" w:rsidRPr="005D317D" w:rsidRDefault="008F548D" w:rsidP="00E31F34">
             <w:pPr>
               <w:rPr>
@@ -3451,58 +3380,58 @@
         </w:tabs>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
         <w:ind w:right="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006B479A" w:rsidRPr="009040B5">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1584" w:bottom="1152" w:left="1584" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="271"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B55989" w:rsidRDefault="00B55989">
+    <w:p w:rsidR="009051E1" w:rsidRDefault="009051E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B55989" w:rsidRDefault="00B55989">
+    <w:p w:rsidR="009051E1" w:rsidRDefault="009051E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -3649,58 +3578,58 @@
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>JAN20</w:t>
     </w:r>
     <w:r w:rsidR="00BC0A06">
       <w:rPr>
         <w:rStyle w:val="a7"/>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="0024354A" w:rsidRDefault="0024354A">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B55989" w:rsidRDefault="00B55989">
+    <w:p w:rsidR="009051E1" w:rsidRDefault="009051E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B55989" w:rsidRDefault="00B55989">
+    <w:p w:rsidR="009051E1" w:rsidRDefault="009051E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="0024354A" w:rsidRDefault="0024354A">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9100"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -3924,95 +3853,97 @@
     <w:rsid w:val="000C6FD9"/>
     <w:rsid w:val="000E0EF1"/>
     <w:rsid w:val="001838C8"/>
     <w:rsid w:val="001E5B9C"/>
     <w:rsid w:val="00201C76"/>
     <w:rsid w:val="0024354A"/>
     <w:rsid w:val="00253523"/>
     <w:rsid w:val="002C57EB"/>
     <w:rsid w:val="003D4708"/>
     <w:rsid w:val="00402D2D"/>
     <w:rsid w:val="004348E4"/>
     <w:rsid w:val="0057693A"/>
     <w:rsid w:val="005D5B09"/>
     <w:rsid w:val="005F6814"/>
     <w:rsid w:val="006A4321"/>
     <w:rsid w:val="006B479A"/>
     <w:rsid w:val="006F69B1"/>
     <w:rsid w:val="00715F46"/>
     <w:rsid w:val="007470AA"/>
     <w:rsid w:val="007654FE"/>
     <w:rsid w:val="007B04BC"/>
     <w:rsid w:val="00846527"/>
     <w:rsid w:val="008468E1"/>
     <w:rsid w:val="008F548D"/>
     <w:rsid w:val="009040B5"/>
+    <w:rsid w:val="009051E1"/>
     <w:rsid w:val="009334AE"/>
     <w:rsid w:val="00951015"/>
     <w:rsid w:val="00962EBE"/>
     <w:rsid w:val="009C6B3A"/>
     <w:rsid w:val="00A42CD4"/>
     <w:rsid w:val="00AF3F05"/>
     <w:rsid w:val="00B55989"/>
     <w:rsid w:val="00B95D45"/>
     <w:rsid w:val="00BC0A06"/>
     <w:rsid w:val="00BD7862"/>
     <w:rsid w:val="00C264F7"/>
     <w:rsid w:val="00C375B4"/>
     <w:rsid w:val="00CB0586"/>
     <w:rsid w:val="00CC2991"/>
     <w:rsid w:val="00CC6E18"/>
     <w:rsid w:val="00DB3823"/>
     <w:rsid w:val="00E31F34"/>
+    <w:rsid w:val="00EA39F6"/>
     <w:rsid w:val="00EA5A40"/>
     <w:rsid w:val="00F511A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3D853E5D"/>
+  <w14:docId w14:val="1ACD1AFB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B7865009-323B-4BEB-AECC-99CCD5C908B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4725,53 +4656,53 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1446</Words>
-  <Characters>8245</Characters>
+  <Characters>8246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>TSMC, Ltd.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9672</CharactersWithSpaces>
+  <CharactersWithSpaces>9673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>NONDISCLOSURE AGREEMENT</dc:title>
   <dc:subject/>
   <dc:creator>TSMC</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>